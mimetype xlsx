--- v0 (2026-09-12)
+++ v1 (2026-11-06)
@@ -80,59 +80,317 @@
     <definedName name="serie1names">'Serie 1'!$AA$6:$AA$15</definedName>
     <definedName name="serie1ok">'Serie 1'!$X$8</definedName>
     <definedName name="serie1score">'Serie 1'!$AB$6:$AB$15</definedName>
     <definedName name="serie1udeok">'Serie 1'!$X$14</definedName>
     <definedName name="serie2hjemmeok">'Serie 2'!$X$8</definedName>
     <definedName name="serie2names">'Serie 2'!$AA$5:$AA$15</definedName>
     <definedName name="serie2score">'Serie 2'!$AB$5:$AB$15</definedName>
     <definedName name="serie2udeok">'Serie 2'!$X$14</definedName>
     <definedName name="serie3hjemmeok">'Serie 3'!$X$8</definedName>
     <definedName name="serie3names">'Serie 3'!$AA$6:$AA$15</definedName>
     <definedName name="serie3score">'Serie 3'!$AB$6:$AB$15</definedName>
     <definedName name="serie3udeok">'Serie 3'!$X$14</definedName>
     <definedName name="serie4names">'Serie 4'!$AB$6:$AB$15</definedName>
     <definedName name="serie4score">'Serie 4'!$AC$6:$AC$15</definedName>
   </definedNames>
   <calcPr calcId="191029" fullCalcOnLoad="1"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="41" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="127" uniqueCount="127">
   <si>
     <t>Hjemme</t>
   </si>
   <si>
     <t>hcp</t>
   </si>
   <si>
     <t>Ude</t>
+  </si>
+  <si>
+    <t>060651-01</t>
+  </si>
+  <si>
+    <t>Agnete Jakobsen</t>
+  </si>
+  <si>
+    <t>030311-01</t>
+  </si>
+  <si>
+    <t>Abbie Reedtz</t>
+  </si>
+  <si>
+    <t>280370-01</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Annet  S. E. Johannesen</t>
+  </si>
+  <si>
+    <t>080515-01</t>
+  </si>
+  <si>
+    <t>Andreas Emil Jørgensen</t>
+  </si>
+  <si>
+    <t>130952-01</t>
+  </si>
+  <si>
+    <t>Arne Hansen</t>
+  </si>
+  <si>
+    <t>220183-01</t>
+  </si>
+  <si>
+    <t>Bo Lentz</t>
+  </si>
+  <si>
+    <t>160406-01</t>
+  </si>
+  <si>
+    <t>Benjamin Kjærsgaard Kristensen</t>
+  </si>
+  <si>
+    <t>020595-01</t>
+  </si>
+  <si>
+    <t>Ditlev Sørensen</t>
+  </si>
+  <si>
+    <t>040855-01</t>
+  </si>
+  <si>
+    <t>Benni Kleis Andreasen</t>
+  </si>
+  <si>
+    <t>020272-01</t>
+  </si>
+  <si>
+    <t>Janni Guldbæk</t>
+  </si>
+  <si>
+    <t>261072-01</t>
+  </si>
+  <si>
+    <t>Betina Christensen</t>
+  </si>
+  <si>
+    <t>020411-01</t>
+  </si>
+  <si>
+    <t>Jeppe Vodstrup Andersen</t>
+  </si>
+  <si>
+    <t>010868-01</t>
+  </si>
+  <si>
+    <t>Bo Berg Jakobsen</t>
+  </si>
+  <si>
+    <t>050852-01</t>
+  </si>
+  <si>
+    <t>Lisbeth Bang</t>
+  </si>
+  <si>
+    <t>121153-01</t>
+  </si>
+  <si>
+    <t>Bodil Kristensen</t>
+  </si>
+  <si>
+    <t>300114-01</t>
+  </si>
+  <si>
+    <t>Mikkel Kjelsteen Krogh</t>
+  </si>
+  <si>
+    <t>131103-01</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Celine Larsen </t>
+  </si>
+  <si>
+    <t>261214-01</t>
+  </si>
+  <si>
+    <t>Oliver Grønbech Nielsen</t>
+  </si>
+  <si>
+    <t>271100-01</t>
+  </si>
+  <si>
+    <t>Christian G Thygisen</t>
+  </si>
+  <si>
+    <t>080680-01</t>
+  </si>
+  <si>
+    <t>Ronni Reedtz</t>
+  </si>
+  <si>
+    <t>190153-01</t>
+  </si>
+  <si>
+    <t>Ejgil Nielsen</t>
+  </si>
+  <si>
+    <t>150678-01</t>
+  </si>
+  <si>
+    <t>Thomas Jørgensen</t>
+  </si>
+  <si>
+    <t>030851-01</t>
+  </si>
+  <si>
+    <t>Elin Nørgaard Hansen</t>
+  </si>
+  <si>
+    <t>231147-01</t>
+  </si>
+  <si>
+    <t>Flemming Nielsen</t>
+  </si>
+  <si>
+    <t>240557-01</t>
+  </si>
+  <si>
+    <t>Frank Houbak Kristiansen</t>
+  </si>
+  <si>
+    <t>030971-01</t>
+  </si>
+  <si>
+    <t>Gitte Jakobsen</t>
+  </si>
+  <si>
+    <t>030482-01</t>
+  </si>
+  <si>
+    <t>Jens Bjergegaard</t>
+  </si>
+  <si>
+    <t>120883-01</t>
+  </si>
+  <si>
+    <t>Jesper Olsen</t>
+  </si>
+  <si>
+    <t>060178-01</t>
+  </si>
+  <si>
+    <t>Jimmy D Mortensen</t>
+  </si>
+  <si>
+    <t>170380-01</t>
+  </si>
+  <si>
+    <t>Jokob Michelsen</t>
+  </si>
+  <si>
+    <t>230146-01</t>
+  </si>
+  <si>
+    <t>Jørgen Pedersen</t>
+  </si>
+  <si>
+    <t>290158-01</t>
+  </si>
+  <si>
+    <t>Jørn Olsen</t>
+  </si>
+  <si>
+    <t>151049-01</t>
+  </si>
+  <si>
+    <t>Kaj Erik Jensen</t>
+  </si>
+  <si>
+    <t>110456-01</t>
+  </si>
+  <si>
+    <t>Knud Bager</t>
+  </si>
+  <si>
+    <t>030977-01</t>
+  </si>
+  <si>
+    <t>Lars Michael Hansen</t>
+  </si>
+  <si>
+    <t>140695-01</t>
+  </si>
+  <si>
+    <t>Mads Pedersen</t>
+  </si>
+  <si>
+    <t>220786-01</t>
+  </si>
+  <si>
+    <t>Mads Winther</t>
+  </si>
+  <si>
+    <t>171084-01</t>
+  </si>
+  <si>
+    <t>Martin L. H. Larsen</t>
+  </si>
+  <si>
+    <t>201181-01</t>
+  </si>
+  <si>
+    <t>Martin Møller</t>
+  </si>
+  <si>
+    <t>121282-01</t>
+  </si>
+  <si>
+    <t>Michael Bjeldbak</t>
+  </si>
+  <si>
+    <t>290192-01</t>
+  </si>
+  <si>
+    <t>Mikael White</t>
+  </si>
+  <si>
+    <t>191246-01</t>
+  </si>
+  <si>
+    <t>Mogens Pedersen</t>
+  </si>
+  <si>
+    <t>181249-01</t>
+  </si>
+  <si>
+    <t>Preben Jensen</t>
   </si>
   <si>
     <t>Lokal Turnering Aalborg</t>
   </si>
   <si>
     <t>Kamp</t>
   </si>
   <si>
     <t>Ugedag</t>
   </si>
   <si>
     <t>Dato</t>
   </si>
   <si>
     <t>Tid</t>
   </si>
   <si>
     <t>Lørdag</t>
   </si>
   <si>
     <t>10:00</t>
   </si>
   <si>
     <t>Hold</t>
   </si>
@@ -867,486 +1125,873 @@
     <col min="1" max="1" bestFit="1" width="9.7109375" customWidth="1"/>
     <col min="2" max="2" bestFit="1" width="11.28515625" customWidth="1"/>
     <col min="3" max="3" bestFit="1" width="22.28515625" customWidth="1"/>
     <col min="4" max="4" width="22.28515625" customWidth="1"/>
     <col min="5" max="5" width="4.85546875" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" customWidth="1"/>
     <col min="11" max="11" width="4.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="C1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="I1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="J1" s="0" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" hidden="1"/>
     <row r="3">
+      <c r="A3" s="0" t="s">
+        <v>3</v>
+      </c>
+      <c r="B3" s="0" t="s">
+        <v>4</v>
+      </c>
       <c r="C3" s="0" t="str">
         <f>IF(B3&lt;&gt;"",B3&amp;" ("&amp;A3&amp;")","")</f>
       </c>
+      <c r="D3" s="0">
+        <v>200</v>
+      </c>
       <c r="E3" s="0" t="str">
         <f>IF(A3="","",A3)</f>
       </c>
+      <c r="G3" s="0" t="s">
+        <v>5</v>
+      </c>
+      <c r="H3" s="0" t="s">
+        <v>6</v>
+      </c>
       <c r="I3" s="0" t="str">
         <f>IF(H3&lt;&gt;"",H3&amp;" ("&amp;G3&amp;")","")</f>
       </c>
+      <c r="J3" s="0">
+        <v>47</v>
+      </c>
       <c r="K3" s="0" t="str">
         <f>IF(G3="","",G3)</f>
       </c>
     </row>
     <row r="4">
+      <c r="A4" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="B4" s="0" t="s">
+        <v>8</v>
+      </c>
       <c r="C4" s="0" t="str">
         <f ref="C4:C55" t="shared" si="0">IF(B4&lt;&gt;"",B4&amp;" ("&amp;A4&amp;")","")</f>
       </c>
+      <c r="D4" s="0">
+        <v>51</v>
+      </c>
       <c r="E4" s="0" t="str">
         <f ref="E4:E67" t="shared" si="1">IF(A4="","",A4)</f>
       </c>
+      <c r="G4" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="H4" s="0" t="s">
+        <v>10</v>
+      </c>
       <c r="I4" s="0" t="str">
         <f ref="I4:I67" t="shared" si="2">IF(H4&lt;&gt;"",H4&amp;" ("&amp;G4&amp;")","")</f>
       </c>
+      <c r="J4" s="0">
+        <v>135</v>
+      </c>
       <c r="K4" s="0" t="str">
         <f ref="K4:K67" t="shared" si="3">IF(G4="","",G4)</f>
       </c>
     </row>
     <row r="5">
+      <c r="A5" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="B5" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="C5" s="0" t="str">
         <f t="shared" si="0"/>
       </c>
+      <c r="D5" s="0">
+        <v>200</v>
+      </c>
       <c r="E5" s="0" t="str">
         <f t="shared" si="1"/>
       </c>
+      <c r="G5" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="H5" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="I5" s="0" t="str">
         <f t="shared" si="2"/>
       </c>
+      <c r="J5" s="0">
+        <v>7</v>
+      </c>
       <c r="K5" s="0" t="str">
         <f t="shared" si="3"/>
       </c>
     </row>
     <row r="6">
+      <c r="A6" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B6" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="C6" s="0" t="str">
         <f t="shared" si="0"/>
       </c>
+      <c r="D6" s="0">
+        <v>200</v>
+      </c>
       <c r="E6" s="0" t="str">
         <f t="shared" si="1"/>
       </c>
+      <c r="G6" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="H6" s="0" t="s">
+        <v>18</v>
+      </c>
       <c r="I6" s="0" t="str">
         <f t="shared" si="2"/>
       </c>
+      <c r="J6" s="0">
+        <v>72</v>
+      </c>
       <c r="K6" s="0" t="str">
         <f t="shared" si="3"/>
       </c>
     </row>
     <row r="7">
+      <c r="A7" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="B7" s="0" t="s">
+        <v>20</v>
+      </c>
       <c r="C7" s="0" t="str">
         <f t="shared" si="0"/>
       </c>
+      <c r="D7" s="0">
+        <v>200</v>
+      </c>
       <c r="E7" s="0" t="str">
         <f t="shared" si="1"/>
       </c>
+      <c r="G7" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="H7" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="I7" s="0" t="str">
         <f t="shared" si="2"/>
       </c>
+      <c r="J7" s="0">
+        <v>17</v>
+      </c>
       <c r="K7" s="0" t="str">
         <f t="shared" si="3"/>
       </c>
     </row>
     <row r="8">
+      <c r="A8" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="B8" s="0" t="s">
+        <v>24</v>
+      </c>
       <c r="C8" s="0" t="str">
         <f t="shared" si="0"/>
       </c>
+      <c r="D8" s="0">
+        <v>64</v>
+      </c>
       <c r="E8" s="0" t="str">
         <f t="shared" si="1"/>
       </c>
+      <c r="G8" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="H8" s="0" t="s">
+        <v>26</v>
+      </c>
       <c r="I8" s="0" t="str">
         <f t="shared" si="2"/>
       </c>
+      <c r="J8" s="0">
+        <v>61</v>
+      </c>
       <c r="K8" s="0" t="str">
         <f t="shared" si="3"/>
       </c>
     </row>
     <row r="9">
+      <c r="A9" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="B9" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="C9" s="0" t="str">
         <f t="shared" si="0"/>
       </c>
+      <c r="D9" s="0">
+        <v>32</v>
+      </c>
       <c r="E9" s="0" t="str">
         <f t="shared" si="1"/>
       </c>
+      <c r="G9" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="H9" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="I9" s="0" t="str">
         <f t="shared" si="2"/>
       </c>
+      <c r="J9" s="0">
+        <v>81</v>
+      </c>
       <c r="K9" s="0" t="str">
         <f t="shared" si="3"/>
       </c>
     </row>
     <row r="10">
+      <c r="A10" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="B10" s="0" t="s">
+        <v>32</v>
+      </c>
       <c r="C10" s="0" t="str">
         <f t="shared" si="0"/>
       </c>
+      <c r="D10" s="0">
+        <v>44</v>
+      </c>
       <c r="E10" s="0" t="str">
         <f t="shared" si="1"/>
       </c>
+      <c r="G10" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="H10" s="0" t="s">
+        <v>34</v>
+      </c>
       <c r="I10" s="0" t="str">
         <f t="shared" si="2"/>
       </c>
+      <c r="J10" s="0">
+        <v>103</v>
+      </c>
       <c r="K10" s="0" t="str">
         <f t="shared" si="3"/>
       </c>
     </row>
     <row r="11">
+      <c r="A11" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="B11" s="0" t="s">
+        <v>36</v>
+      </c>
       <c r="C11" s="0" t="str">
         <f t="shared" si="0"/>
       </c>
+      <c r="D11" s="0">
+        <v>45</v>
+      </c>
       <c r="E11" s="0" t="str">
         <f t="shared" si="1"/>
       </c>
+      <c r="G11" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="H11" s="0" t="s">
+        <v>38</v>
+      </c>
       <c r="I11" s="0" t="str">
         <f t="shared" si="2"/>
       </c>
+      <c r="J11" s="0">
+        <v>85</v>
+      </c>
       <c r="K11" s="0" t="str">
         <f t="shared" si="3"/>
       </c>
     </row>
     <row r="12">
+      <c r="A12" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="B12" s="0" t="s">
+        <v>40</v>
+      </c>
       <c r="C12" s="0" t="str">
         <f t="shared" si="0"/>
       </c>
+      <c r="D12" s="0">
+        <v>93</v>
+      </c>
       <c r="E12" s="0" t="str">
         <f t="shared" si="1"/>
       </c>
+      <c r="G12" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="H12" s="0" t="s">
+        <v>42</v>
+      </c>
       <c r="I12" s="0" t="str">
         <f t="shared" si="2"/>
       </c>
+      <c r="J12" s="0">
+        <v>81</v>
+      </c>
       <c r="K12" s="0" t="str">
         <f t="shared" si="3"/>
       </c>
     </row>
     <row r="13">
+      <c r="A13" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="B13" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="C13" s="0" t="str">
         <f t="shared" si="0"/>
       </c>
+      <c r="D13" s="0">
+        <v>200</v>
+      </c>
       <c r="E13" s="0" t="str">
         <f t="shared" si="1"/>
       </c>
+      <c r="G13" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="H13" s="0" t="s">
+        <v>46</v>
+      </c>
       <c r="I13" s="0" t="str">
         <f t="shared" si="2"/>
       </c>
+      <c r="J13" s="0">
+        <v>12</v>
+      </c>
       <c r="K13" s="0" t="str">
         <f t="shared" si="3"/>
       </c>
     </row>
     <row r="14">
+      <c r="A14" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="B14" s="0" t="s">
+        <v>48</v>
+      </c>
       <c r="C14" s="0" t="str">
         <f t="shared" si="0"/>
       </c>
+      <c r="D14" s="0">
+        <v>200</v>
+      </c>
       <c r="E14" s="0" t="str">
         <f t="shared" si="1"/>
       </c>
       <c r="I14" s="0" t="str">
         <f t="shared" si="2"/>
       </c>
       <c r="K14" s="0" t="str">
         <f t="shared" si="3"/>
       </c>
     </row>
     <row r="15">
+      <c r="A15" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="B15" s="0" t="s">
+        <v>50</v>
+      </c>
       <c r="C15" s="0" t="str">
         <f t="shared" si="0"/>
       </c>
+      <c r="D15" s="0">
+        <v>54</v>
+      </c>
       <c r="E15" s="0" t="str">
         <f t="shared" si="1"/>
       </c>
       <c r="I15" s="0" t="str">
         <f t="shared" si="2"/>
       </c>
       <c r="K15" s="0" t="str">
         <f t="shared" si="3"/>
       </c>
     </row>
     <row r="16">
+      <c r="A16" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="B16" s="0" t="s">
+        <v>52</v>
+      </c>
       <c r="C16" s="0" t="str">
         <f t="shared" si="0"/>
       </c>
+      <c r="D16" s="0">
+        <v>62</v>
+      </c>
       <c r="E16" s="0" t="str">
         <f t="shared" si="1"/>
       </c>
       <c r="I16" s="0" t="str">
         <f t="shared" si="2"/>
       </c>
       <c r="K16" s="0" t="str">
         <f t="shared" si="3"/>
       </c>
     </row>
     <row r="17">
+      <c r="A17" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="B17" s="0" t="s">
+        <v>54</v>
+      </c>
       <c r="C17" s="0" t="str">
         <f t="shared" si="0"/>
       </c>
+      <c r="D17" s="0">
+        <v>46</v>
+      </c>
       <c r="E17" s="0" t="str">
         <f t="shared" si="1"/>
       </c>
       <c r="I17" s="0" t="str">
         <f t="shared" si="2"/>
       </c>
       <c r="K17" s="0" t="str">
         <f t="shared" si="3"/>
       </c>
     </row>
     <row r="18">
+      <c r="A18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="B18" s="0" t="s">
+        <v>56</v>
+      </c>
       <c r="C18" s="0" t="str">
         <f t="shared" si="0"/>
       </c>
+      <c r="D18" s="0">
+        <v>200</v>
+      </c>
       <c r="E18" s="0" t="str">
         <f t="shared" si="1"/>
       </c>
       <c r="I18" s="0" t="str">
         <f t="shared" si="2"/>
       </c>
       <c r="K18" s="0" t="str">
         <f t="shared" si="3"/>
       </c>
     </row>
     <row r="19">
+      <c r="A19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="B19" s="0" t="s">
+        <v>58</v>
+      </c>
       <c r="C19" s="0" t="str">
         <f t="shared" si="0"/>
       </c>
+      <c r="D19" s="0">
+        <v>44</v>
+      </c>
       <c r="E19" s="0" t="str">
         <f t="shared" si="1"/>
       </c>
       <c r="I19" s="0" t="str">
         <f t="shared" si="2"/>
       </c>
       <c r="K19" s="0" t="str">
         <f t="shared" si="3"/>
       </c>
     </row>
     <row r="20">
+      <c r="A20" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="B20" s="0" t="s">
+        <v>60</v>
+      </c>
       <c r="C20" s="0" t="str">
         <f t="shared" si="0"/>
       </c>
+      <c r="D20" s="0">
+        <v>0</v>
+      </c>
       <c r="E20" s="0" t="str">
         <f t="shared" si="1"/>
       </c>
       <c r="I20" s="0" t="str">
         <f t="shared" si="2"/>
       </c>
       <c r="K20" s="0" t="str">
         <f t="shared" si="3"/>
       </c>
     </row>
     <row r="21">
+      <c r="A21" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="B21" s="0" t="s">
+        <v>62</v>
+      </c>
       <c r="C21" s="0" t="str">
         <f t="shared" si="0"/>
       </c>
+      <c r="D21" s="0">
+        <v>200</v>
+      </c>
       <c r="E21" s="0" t="str">
         <f t="shared" si="1"/>
       </c>
       <c r="I21" s="0" t="str">
         <f t="shared" si="2"/>
       </c>
       <c r="K21" s="0" t="str">
         <f t="shared" si="3"/>
       </c>
     </row>
     <row r="22">
+      <c r="A22" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="B22" s="0" t="s">
+        <v>64</v>
+      </c>
       <c r="C22" s="0" t="str">
         <f t="shared" si="0"/>
       </c>
+      <c r="D22" s="0">
+        <v>53</v>
+      </c>
       <c r="E22" s="0" t="str">
         <f t="shared" si="1"/>
       </c>
       <c r="I22" s="0" t="str">
         <f t="shared" si="2"/>
       </c>
       <c r="K22" s="0" t="str">
         <f t="shared" si="3"/>
       </c>
     </row>
     <row r="23">
+      <c r="A23" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="B23" s="0" t="s">
+        <v>66</v>
+      </c>
       <c r="C23" s="0" t="str">
         <f t="shared" si="0"/>
       </c>
+      <c r="D23" s="0">
+        <v>33</v>
+      </c>
       <c r="E23" s="0" t="str">
         <f t="shared" si="1"/>
       </c>
       <c r="I23" s="0" t="str">
         <f t="shared" si="2"/>
       </c>
       <c r="K23" s="0" t="str">
         <f t="shared" si="3"/>
       </c>
     </row>
     <row r="24">
+      <c r="A24" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="B24" s="0" t="s">
+        <v>68</v>
+      </c>
       <c r="C24" s="0" t="str">
         <f t="shared" si="0"/>
       </c>
+      <c r="D24" s="0">
+        <v>38</v>
+      </c>
       <c r="E24" s="0" t="str">
         <f t="shared" si="1"/>
       </c>
       <c r="I24" s="0" t="str">
         <f t="shared" si="2"/>
       </c>
       <c r="K24" s="0" t="str">
         <f t="shared" si="3"/>
       </c>
     </row>
     <row r="25">
+      <c r="A25" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="B25" s="0" t="s">
+        <v>70</v>
+      </c>
       <c r="C25" s="0" t="str">
         <f t="shared" si="0"/>
       </c>
+      <c r="D25" s="0">
+        <v>39</v>
+      </c>
       <c r="E25" s="0" t="str">
         <f t="shared" si="1"/>
       </c>
       <c r="I25" s="0" t="str">
         <f t="shared" si="2"/>
       </c>
       <c r="K25" s="0" t="str">
         <f t="shared" si="3"/>
       </c>
     </row>
     <row r="26">
+      <c r="A26" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="B26" s="0" t="s">
+        <v>72</v>
+      </c>
       <c r="C26" s="0" t="str">
         <f t="shared" si="0"/>
       </c>
+      <c r="D26" s="0">
+        <v>200</v>
+      </c>
       <c r="E26" s="0" t="str">
         <f t="shared" si="1"/>
       </c>
       <c r="I26" s="0" t="str">
         <f t="shared" si="2"/>
       </c>
       <c r="K26" s="0" t="str">
         <f t="shared" si="3"/>
       </c>
     </row>
     <row r="27">
+      <c r="A27" s="0" t="s">
+        <v>73</v>
+      </c>
+      <c r="B27" s="0" t="s">
+        <v>74</v>
+      </c>
       <c r="C27" s="0" t="str">
         <f t="shared" si="0"/>
       </c>
+      <c r="D27" s="0">
+        <v>200</v>
+      </c>
       <c r="E27" s="0" t="str">
         <f t="shared" si="1"/>
       </c>
       <c r="I27" s="0" t="str">
         <f t="shared" si="2"/>
       </c>
       <c r="K27" s="0" t="str">
         <f t="shared" si="3"/>
       </c>
     </row>
     <row r="28">
+      <c r="A28" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="B28" s="0" t="s">
+        <v>76</v>
+      </c>
       <c r="C28" s="0" t="str">
         <f t="shared" si="0"/>
       </c>
+      <c r="D28" s="0">
+        <v>200</v>
+      </c>
       <c r="E28" s="0" t="str">
         <f t="shared" si="1"/>
       </c>
       <c r="I28" s="0" t="str">
         <f t="shared" si="2"/>
       </c>
       <c r="K28" s="0" t="str">
         <f t="shared" si="3"/>
       </c>
     </row>
     <row r="29">
+      <c r="A29" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="B29" s="0" t="s">
+        <v>78</v>
+      </c>
       <c r="C29" s="0" t="str">
         <f t="shared" si="0"/>
       </c>
+      <c r="D29" s="0">
+        <v>200</v>
+      </c>
       <c r="E29" s="0" t="str">
         <f t="shared" si="1"/>
       </c>
       <c r="I29" s="0" t="str">
         <f t="shared" si="2"/>
       </c>
       <c r="K29" s="0" t="str">
         <f t="shared" si="3"/>
       </c>
     </row>
     <row r="30">
+      <c r="A30" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="B30" s="0" t="s">
+        <v>80</v>
+      </c>
       <c r="C30" s="0" t="str">
         <f t="shared" si="0"/>
       </c>
+      <c r="D30" s="0">
+        <v>200</v>
+      </c>
       <c r="E30" s="0" t="str">
         <f t="shared" si="1"/>
       </c>
       <c r="I30" s="0" t="str">
         <f t="shared" si="2"/>
       </c>
       <c r="K30" s="0" t="str">
         <f t="shared" si="3"/>
       </c>
     </row>
     <row r="31">
+      <c r="A31" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="B31" s="0" t="s">
+        <v>82</v>
+      </c>
       <c r="C31" s="0" t="str">
         <f t="shared" si="0"/>
       </c>
+      <c r="D31" s="0">
+        <v>9</v>
+      </c>
       <c r="E31" s="0" t="str">
         <f t="shared" si="1"/>
       </c>
       <c r="I31" s="0" t="str">
         <f t="shared" si="2"/>
       </c>
       <c r="K31" s="0" t="str">
         <f t="shared" si="3"/>
       </c>
     </row>
     <row r="32">
+      <c r="A32" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="B32" s="0" t="s">
+        <v>84</v>
+      </c>
       <c r="C32" s="0" t="str">
         <f t="shared" si="0"/>
       </c>
+      <c r="D32" s="0">
+        <v>13</v>
+      </c>
       <c r="E32" s="0" t="str">
         <f t="shared" si="1"/>
       </c>
       <c r="I32" s="0" t="str">
         <f t="shared" si="2"/>
       </c>
       <c r="K32" s="0" t="str">
         <f t="shared" si="3"/>
       </c>
     </row>
     <row r="33">
+      <c r="A33" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="B33" s="0" t="s">
+        <v>86</v>
+      </c>
       <c r="C33" s="0" t="str">
         <f t="shared" si="0"/>
       </c>
+      <c r="D33" s="0">
+        <v>43</v>
+      </c>
       <c r="E33" s="0" t="str">
         <f t="shared" si="1"/>
       </c>
       <c r="I33" s="0" t="str">
         <f t="shared" si="2"/>
       </c>
       <c r="K33" s="0" t="str">
         <f t="shared" si="3"/>
       </c>
     </row>
     <row r="34">
+      <c r="A34" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="B34" s="0" t="s">
+        <v>88</v>
+      </c>
       <c r="C34" s="0" t="str">
         <f t="shared" si="0"/>
+      </c>
+      <c r="D34" s="0">
+        <v>200</v>
       </c>
       <c r="E34" s="0" t="str">
         <f t="shared" si="1"/>
       </c>
       <c r="I34" s="0" t="str">
         <f t="shared" si="2"/>
       </c>
       <c r="K34" s="0" t="str">
         <f t="shared" si="3"/>
       </c>
     </row>
     <row r="35">
       <c r="C35" s="0" t="str">
         <f t="shared" si="0"/>
       </c>
       <c r="E35" s="0" t="str">
         <f t="shared" si="1"/>
       </c>
       <c r="I35" s="0" t="str">
         <f t="shared" si="2"/>
       </c>
       <c r="K35" s="0" t="str">
         <f t="shared" si="3"/>
       </c>
     </row>
@@ -2666,160 +3311,160 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:F22"/>
   <sheetViews>
     <sheetView showGridLines="0" showRowColHeaders="0" tabSelected="1" workbookViewId="0">
       <selection activeCell="E10" sqref="E10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="15" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" bestFit="1" width="22" customWidth="1" style="1"/>
     <col min="2" max="2" hidden="1" width="13" customWidth="1" style="1"/>
     <col min="3" max="3" width="28.5703125" customWidth="1" style="1"/>
     <col min="4" max="4" hidden="1" width="10.42578125" customWidth="1" style="1"/>
     <col min="5" max="5" width="10.42578125" customWidth="1" style="1"/>
     <col min="6" max="6" width="28.5703125" customWidth="1" style="1"/>
     <col min="7" max="7" width="9.140625" customWidth="1" style="1"/>
     <col min="8" max="16384" hidden="1" width="9.140625" customWidth="1" style="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="26.25">
       <c r="A1" s="16" t="s">
-        <v>3</v>
+        <v>89</v>
       </c>
       <c r="B1" s="16"/>
       <c r="C1" s="16"/>
       <c r="D1" s="16"/>
       <c r="E1" s="16"/>
       <c r="F1" s="16"/>
     </row>
     <row r="2"/>
     <row r="3">
       <c r="A3" s="1" t="s">
-        <v>4</v>
+        <v>90</v>
       </c>
       <c r="C3" s="1" t="s">
-        <v>5</v>
+        <v>91</v>
       </c>
       <c r="E3" s="1" t="s">
-        <v>6</v>
+        <v>92</v>
       </c>
       <c r="F3" s="1" t="s">
-        <v>7</v>
+        <v>93</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="12">
         <v>482</v>
       </c>
       <c r="B4" s="12"/>
       <c r="C4" s="1" t="s">
-        <v>8</v>
+        <v>94</v>
       </c>
       <c r="E4" s="13">
         <v>46326</v>
       </c>
       <c r="F4" s="14" t="s">
-        <v>9</v>
+        <v>95</v>
       </c>
     </row>
     <row r="5"/>
     <row r="6"/>
     <row r="7">
       <c r="C7" s="1" t="s">
         <v>0</v>
       </c>
       <c r="F7" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="s">
-        <v>10</v>
+        <v>96</v>
       </c>
       <c r="B8" s="2"/>
       <c r="C8" s="15" t="s">
-        <v>11</v>
+        <v>97</v>
       </c>
       <c r="F8" s="15" t="s">
-        <v>12</v>
+        <v>98</v>
       </c>
     </row>
     <row r="9"/>
     <row r="10">
       <c r="A10" s="2" t="s">
-        <v>13</v>
+        <v>99</v>
       </c>
       <c r="B10" s="2"/>
     </row>
     <row r="11">
       <c r="A11" s="1" t="s">
-        <v>14</v>
+        <v>100</v>
       </c>
       <c r="B11" s="1" t="str">
         <f>IFERROR(INDEX(homePlayerNames,MATCH(Opsætning!C11,homeTeamPlayers,)),"")</f>
       </c>
       <c r="C11" s="15"/>
       <c r="D11" s="1" t="str">
         <f>IFERROR(INDEX(awayPlayerNames,MATCH(Opsætning!F11,awayTeamPlayers,)),"")</f>
       </c>
       <c r="F11" s="15"/>
     </row>
     <row r="12">
       <c r="A12" s="1" t="s">
-        <v>15</v>
+        <v>101</v>
       </c>
       <c r="B12" s="1" t="str">
         <f>IFERROR(INDEX(homePlayerNames,MATCH(Opsætning!C12,homeTeamPlayers,)),"")</f>
       </c>
       <c r="C12" s="15"/>
       <c r="D12" s="1" t="str">
         <f>IFERROR(INDEX(awayPlayerNames,MATCH(Opsætning!F12,awayTeamPlayers,)),"")</f>
       </c>
       <c r="F12" s="15"/>
     </row>
     <row r="13">
       <c r="A13" s="1" t="s">
-        <v>16</v>
+        <v>102</v>
       </c>
       <c r="B13" s="1" t="str">
         <f>IFERROR(INDEX(homePlayerNames,MATCH(Opsætning!C13,homeTeamPlayers,)),"")</f>
       </c>
       <c r="C13" s="15"/>
       <c r="D13" s="1" t="str">
         <f>IFERROR(INDEX(awayPlayerNames,MATCH(Opsætning!F13,awayTeamPlayers,)),"")</f>
       </c>
       <c r="F13" s="15"/>
     </row>
     <row r="14"/>
     <row r="15">
       <c r="A15" s="2" t="s">
-        <v>17</v>
+        <v>103</v>
       </c>
       <c r="B15" s="1" t="str">
         <f>IFERROR(INDEX(homePlayerNames,MATCH(Opsætning!C15,homeTeamPlayers,)),"")</f>
       </c>
       <c r="C15" s="15"/>
       <c r="D15" s="1" t="str">
         <f>IFERROR(INDEX(awayPlayerNames,MATCH(Opsætning!F15,awayTeamPlayers,)),"")</f>
       </c>
       <c r="F15" s="15"/>
     </row>
     <row r="16"/>
     <row r="18" hidden="1">
       <c r="B18" s="1" t="str">
         <f>homeD1P1</f>
       </c>
       <c r="D18" s="1" t="str">
         <f>AwayD1P1</f>
       </c>
     </row>
     <row r="19" hidden="1">
       <c r="B19" s="1" t="str">
         <f>HomeD1P2</f>
       </c>
       <c r="D19" s="1" t="str">
         <f>AwayD1P2</f>
@@ -2862,121 +3507,121 @@
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:AB18"/>
   <sheetViews>
     <sheetView showGridLines="0" showRowColHeaders="0" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="F10" sqref="F10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="15" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" customWidth="1" style="1"/>
     <col min="2" max="2" width="25" customWidth="1" style="1"/>
     <col min="3" max="5" width="7.140625" customWidth="1" style="1"/>
     <col min="6" max="6" width="9.140625" customWidth="1" style="1"/>
     <col min="7" max="7" width="17.140625" customWidth="1" style="1"/>
     <col min="8" max="10" width="7.140625" customWidth="1" style="1"/>
     <col min="11" max="11" width="9.140625" customWidth="1" style="1"/>
     <col min="12" max="20" hidden="1" width="9.140625" customWidth="1" style="1"/>
     <col min="21" max="21" hidden="1" width="13.5703125" customWidth="1" style="1"/>
     <col min="22" max="28" hidden="1" width="0" customWidth="1" style="1"/>
     <col min="29" max="16384" hidden="1" width="9.140625" customWidth="1" style="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="26.25">
       <c r="B1" s="16" t="s">
-        <v>18</v>
+        <v>104</v>
       </c>
       <c r="C1" s="16"/>
       <c r="D1" s="16"/>
       <c r="E1" s="16"/>
       <c r="F1" s="16"/>
     </row>
     <row r="2" ht="26.25">
       <c r="B2" s="8"/>
       <c r="C2" s="8"/>
       <c r="D2" s="8"/>
       <c r="E2" s="8"/>
       <c r="F2" s="8"/>
     </row>
     <row r="3" ht="18.75">
       <c r="B3" s="18" t="s">
-        <v>19</v>
+        <v>105</v>
       </c>
       <c r="C3" s="18"/>
       <c r="D3" s="18"/>
       <c r="E3" s="18"/>
       <c r="G3" s="18" t="s">
-        <v>20</v>
+        <v>106</v>
       </c>
       <c r="H3" s="18"/>
       <c r="I3" s="18"/>
       <c r="J3" s="18"/>
       <c r="U3" s="1" t="s">
-        <v>21</v>
+        <v>107</v>
       </c>
       <c r="W3" s="1" t="s">
-        <v>22</v>
+        <v>108</v>
       </c>
       <c r="X3" s="1" t="s">
-        <v>23</v>
+        <v>109</v>
       </c>
     </row>
     <row r="4" ht="15" customHeight="1">
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
     </row>
     <row r="5">
       <c r="B5" s="2" t="s">
-        <v>24</v>
+        <v>110</v>
       </c>
       <c r="C5" s="3" t="s">
-        <v>25</v>
+        <v>111</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>26</v>
+        <v>112</v>
       </c>
       <c r="E5" s="3" t="s">
-        <v>27</v>
+        <v>113</v>
       </c>
       <c r="G5" s="2" t="s">
-        <v>10</v>
+        <v>96</v>
       </c>
       <c r="H5" s="3" t="s">
-        <v>25</v>
+        <v>111</v>
       </c>
       <c r="I5" s="3" t="s">
-        <v>26</v>
+        <v>112</v>
       </c>
       <c r="J5" s="3" t="s">
-        <v>27</v>
+        <v>113</v>
       </c>
       <c r="U5" s="1" t="s">
         <v>0</v>
       </c>
       <c r="W5" s="1">
         <f>COUNTBLANK(C6:C9)</f>
         <v>4</v>
       </c>
     </row>
     <row r="6" ht="15" customHeight="1">
       <c r="A6" s="17" t="s">
         <v>0</v>
       </c>
       <c r="B6" s="6" t="str">
         <f>IFERROR(homeD1P1,"")</f>
       </c>
       <c r="C6" s="4"/>
       <c r="D6" s="6">
         <f>IFERROR(INDEX(homePlayerHcp,MATCH(B6,homePlayerNames,0)),0)</f>
         <v>0</v>
       </c>
       <c r="E6" s="6">
         <f>IF(C6&lt;&gt;"",IF(SUM(C6:D6)&gt;300,300,SUM(C6:D6)),0)</f>
         <v>0</v>
       </c>
@@ -3062,141 +3707,141 @@
       </c>
       <c r="E8" s="6">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="U8" s="1" t="str">
         <f>IF(COUNTIF(W6:X6,"ok")=1,W8,"")</f>
       </c>
       <c r="W8" s="1" t="str">
         <f>IF(W7&lt;&gt;"",W7,IF(X7&lt;&gt;"",X7,U6))</f>
       </c>
       <c r="X8" s="1" t="b">
         <f>IF(COUNTIF(W6:X6,"ok")=1,TRUE,FALSE)</f>
         <v>0</v>
       </c>
       <c r="AA8" s="1" t="str">
         <f>B8</f>
       </c>
       <c r="AB8" s="1" t="str">
         <f t="shared" si="1"/>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="17"/>
       <c r="B9" s="11" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="C9" s="4"/>
       <c r="D9" s="6">
         <v>0</v>
       </c>
       <c r="E9" s="6">
         <f>C9</f>
         <v>0</v>
       </c>
       <c r="F9" s="2"/>
       <c r="G9" s="19" t="s">
-        <v>29</v>
+        <v>115</v>
       </c>
       <c r="H9" s="19"/>
       <c r="I9" s="19"/>
       <c r="AB9" s="1" t="str">
         <f>IF(C9&lt;&gt;"",C9,"")</f>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="17"/>
       <c r="B10" s="5" t="s">
-        <v>27</v>
+        <v>113</v>
       </c>
       <c r="C10" s="5">
         <f>SUM(C6:C9)</f>
         <v>0</v>
       </c>
       <c r="D10" s="5">
         <f>SUM(D6:D9)</f>
         <v>0</v>
       </c>
       <c r="E10" s="5">
         <f>SUM(E6:E9)</f>
         <v>0</v>
       </c>
       <c r="F10" s="2"/>
       <c r="G10" s="19"/>
       <c r="H10" s="19"/>
       <c r="I10" s="19"/>
     </row>
     <row r="11">
       <c r="A11" s="17"/>
       <c r="B11" s="5" t="s">
-        <v>30</v>
+        <v>116</v>
       </c>
       <c r="C11" s="5"/>
       <c r="D11" s="5"/>
       <c r="E11" s="5">
         <f>IF(E10=0,0,IF(E10&gt;E17,2,IF(E10=E17,1,0)))</f>
         <v>0</v>
       </c>
       <c r="F11" s="2"/>
       <c r="G11" s="2" t="s">
-        <v>10</v>
+        <v>96</v>
       </c>
       <c r="H11" s="3" t="s">
-        <v>18</v>
+        <v>104</v>
       </c>
       <c r="I11" s="3" t="s">
-        <v>27</v>
+        <v>113</v>
       </c>
       <c r="K11" s="2"/>
       <c r="L11" s="2"/>
       <c r="M11" s="2"/>
       <c r="N11" s="2"/>
       <c r="O11" s="2"/>
       <c r="P11" s="2"/>
       <c r="Q11" s="2"/>
       <c r="R11" s="2"/>
       <c r="U11" s="1" t="s">
         <v>2</v>
       </c>
       <c r="W11" s="1">
         <f>COUNTBLANK(C13:C16)</f>
         <v>4</v>
       </c>
     </row>
     <row r="12" ht="15" customHeight="1">
       <c r="B12" s="2" t="s">
-        <v>24</v>
+        <v>110</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>25</v>
+        <v>111</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>26</v>
+        <v>112</v>
       </c>
       <c r="E12" s="3" t="s">
-        <v>27</v>
+        <v>113</v>
       </c>
       <c r="G12" s="6" t="str">
         <f>homeTeam</f>
         <v>BK Nordkraft</v>
       </c>
       <c r="H12" s="6">
         <f>SUM(E11)</f>
         <v>0</v>
       </c>
       <c r="I12" s="5">
         <f>SUM(H12:H12)</f>
         <v>0</v>
       </c>
       <c r="U12" s="1" t="str">
         <f>AwayRes</f>
       </c>
       <c r="W12" s="1" t="str">
         <f>IF(W11=1,"ok",IF(W11&gt;1,forlidt,formange))</f>
         <v>Mangler indtastninger</v>
       </c>
       <c r="AA12" s="1" t="str">
         <f>B13</f>
       </c>
       <c r="AB12" s="1" t="str">
         <f>IF(C13&lt;&gt;"",C13,"")</f>
@@ -3267,201 +3912,201 @@
       <c r="AA14" s="1" t="str">
         <f>B15</f>
       </c>
       <c r="AB14" s="1" t="str">
         <f t="shared" si="2"/>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="17"/>
       <c r="B15" s="6" t="str">
         <f>IFERROR(AwayD2P1,"")</f>
       </c>
       <c r="C15" s="4"/>
       <c r="D15" s="6">
         <f>IFERROR(INDEX(awayPlayerHcp,MATCH(B15,awayPlayerNames,0)),0)</f>
         <v>0</v>
       </c>
       <c r="E15" s="6">
         <f>IF(C15&lt;&gt;"",IF(SUM(C15:D15)&gt;300,300,SUM(C15:D15)),0)</f>
         <v>0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="17"/>
       <c r="B16" s="11" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="C16" s="4"/>
       <c r="D16" s="6">
         <v>0</v>
       </c>
       <c r="E16" s="6">
         <f>C16</f>
         <v>0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="17"/>
       <c r="B17" s="5" t="s">
-        <v>27</v>
+        <v>113</v>
       </c>
       <c r="C17" s="5">
         <f>SUM(C13:C16)</f>
         <v>0</v>
       </c>
       <c r="D17" s="5">
         <f>SUM(D13:D16)</f>
         <v>0</v>
       </c>
       <c r="E17" s="5">
         <f>SUM(E13:E16)</f>
         <v>0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="17"/>
       <c r="B18" s="5" t="s">
-        <v>30</v>
+        <v>116</v>
       </c>
       <c r="C18" s="6"/>
       <c r="D18" s="6"/>
       <c r="E18" s="5">
         <f>IF(E17=0,0,2-E11)</f>
         <v>0</v>
       </c>
     </row>
     <row r="19"/>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A13:A18"/>
     <mergeCell ref="B1:F1"/>
     <mergeCell ref="G3:J3"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="G9:I10"/>
     <mergeCell ref="A6:A11"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A1:AB18"/>
   <sheetViews>
     <sheetView showGridLines="0" showRowColHeaders="0" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="F9" sqref="F9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="15" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" customWidth="1" style="1"/>
     <col min="2" max="2" width="25" customWidth="1" style="1"/>
     <col min="3" max="5" width="7.140625" customWidth="1" style="1"/>
     <col min="6" max="6" width="9.140625" customWidth="1" style="1"/>
     <col min="7" max="7" width="17.140625" customWidth="1" style="1"/>
     <col min="8" max="10" width="7.140625" customWidth="1" style="1"/>
     <col min="11" max="11" width="9.140625" customWidth="1" style="1"/>
     <col min="12" max="13" hidden="1" width="9.140625" customWidth="1" style="1"/>
     <col min="14" max="14" hidden="1" width="12.5703125" customWidth="1" style="1"/>
     <col min="15" max="16384" hidden="1" width="9.140625" customWidth="1" style="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="26.25">
       <c r="B1" s="16" t="s">
-        <v>31</v>
+        <v>117</v>
       </c>
       <c r="C1" s="16"/>
       <c r="D1" s="16"/>
       <c r="E1" s="16"/>
       <c r="F1" s="16"/>
     </row>
     <row r="2" ht="26.25">
       <c r="B2" s="8"/>
       <c r="C2" s="8"/>
       <c r="D2" s="8"/>
       <c r="E2" s="8"/>
       <c r="F2" s="8"/>
     </row>
     <row r="3" ht="18.75">
       <c r="B3" s="18" t="s">
-        <v>32</v>
+        <v>118</v>
       </c>
       <c r="C3" s="18"/>
       <c r="D3" s="18"/>
       <c r="E3" s="18"/>
       <c r="G3" s="18" t="s">
-        <v>20</v>
+        <v>106</v>
       </c>
       <c r="H3" s="18"/>
       <c r="I3" s="18"/>
       <c r="J3" s="18"/>
       <c r="U3" s="1" t="s">
-        <v>21</v>
+        <v>107</v>
       </c>
       <c r="W3" s="1" t="s">
-        <v>22</v>
+        <v>108</v>
       </c>
       <c r="X3" s="1" t="s">
-        <v>23</v>
+        <v>109</v>
       </c>
     </row>
     <row r="4">
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
     </row>
     <row r="5">
       <c r="B5" s="2" t="s">
-        <v>24</v>
+        <v>110</v>
       </c>
       <c r="C5" s="3" t="s">
-        <v>25</v>
+        <v>111</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>26</v>
+        <v>112</v>
       </c>
       <c r="E5" s="3" t="s">
-        <v>27</v>
+        <v>113</v>
       </c>
       <c r="G5" s="2" t="s">
-        <v>10</v>
+        <v>96</v>
       </c>
       <c r="H5" s="3" t="s">
-        <v>25</v>
+        <v>111</v>
       </c>
       <c r="I5" s="3" t="s">
-        <v>26</v>
+        <v>112</v>
       </c>
       <c r="J5" s="3" t="s">
-        <v>27</v>
+        <v>113</v>
       </c>
       <c r="U5" s="1" t="s">
         <v>0</v>
       </c>
       <c r="W5" s="1">
         <f>COUNTBLANK(C6:C9)</f>
         <v>4</v>
       </c>
     </row>
     <row r="6" ht="15" customHeight="1">
       <c r="A6" s="17" t="s">
         <v>0</v>
       </c>
       <c r="B6" s="4" t="str">
         <f>IF('Serie 1'!C6&lt;&gt;"",'Serie 1'!B6,IF(serie1hjemmeok,'Serie 1'!$U$6,""))</f>
       </c>
       <c r="C6" s="4"/>
       <c r="D6" s="6">
         <f>IFERROR(INDEX(homePlayerHcp,MATCH(B6,homePlayerNames,0)),0)</f>
         <v>0</v>
       </c>
       <c r="E6" s="6">
         <f>IF(C6&lt;&gt;"",IF(SUM(C6:D6)&gt;300,300,SUM(C6:D6)),0)</f>
         <v>0</v>
       </c>
@@ -3547,137 +4192,137 @@
       </c>
       <c r="E8" s="6">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="U8" s="1" t="str">
         <f>IF(COUNTIF(W6:X6,"ok")=1,W8,"")</f>
       </c>
       <c r="W8" s="1" t="str">
         <f>IF(W7&lt;&gt;"",W7,IF(X7&lt;&gt;"",X7,U6))</f>
       </c>
       <c r="X8" s="1" t="b">
         <f>IF(COUNTIF(W6:X6,"ok")=1,TRUE,FALSE)</f>
         <v>0</v>
       </c>
       <c r="AA8" s="1" t="str">
         <f>B8</f>
       </c>
       <c r="AB8" s="1" t="str">
         <f t="shared" si="1"/>
       </c>
     </row>
     <row r="9" ht="15" customHeight="1">
       <c r="A9" s="17"/>
       <c r="B9" s="11" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="C9" s="4"/>
       <c r="D9" s="6">
         <v>0</v>
       </c>
       <c r="E9" s="6">
         <f>C9</f>
         <v>0</v>
       </c>
       <c r="F9" s="2"/>
       <c r="G9" s="19" t="s">
-        <v>29</v>
+        <v>115</v>
       </c>
       <c r="H9" s="19"/>
       <c r="I9" s="19"/>
       <c r="J9" s="19"/>
     </row>
     <row r="10" ht="15" customHeight="1">
       <c r="A10" s="17"/>
       <c r="B10" s="5" t="s">
-        <v>27</v>
+        <v>113</v>
       </c>
       <c r="C10" s="5">
         <f>SUM(C6:C9)</f>
         <v>0</v>
       </c>
       <c r="D10" s="5">
         <f>IF(C6&lt;&gt;0,D6,0)+IF(C8&lt;&gt;"",D8,0)+IF(C7&lt;&gt;"",D7,0)</f>
         <v>0</v>
       </c>
       <c r="E10" s="5">
         <f>SUM(E6:E9)</f>
         <v>0</v>
       </c>
       <c r="F10" s="2"/>
       <c r="G10" s="19"/>
       <c r="H10" s="19"/>
       <c r="I10" s="19"/>
       <c r="J10" s="19"/>
     </row>
     <row r="11">
       <c r="A11" s="17"/>
       <c r="B11" s="5" t="s">
-        <v>30</v>
+        <v>116</v>
       </c>
       <c r="C11" s="5"/>
       <c r="D11" s="5"/>
       <c r="E11" s="5">
         <f>IF(E10=0,0,IF(E10&gt;E17,2,IF(E10=E17,1,0)))</f>
         <v>0</v>
       </c>
       <c r="F11" s="2"/>
       <c r="G11" s="2" t="s">
-        <v>10</v>
+        <v>96</v>
       </c>
       <c r="H11" s="3" t="s">
-        <v>18</v>
+        <v>104</v>
       </c>
       <c r="I11" s="3" t="s">
-        <v>31</v>
+        <v>117</v>
       </c>
       <c r="J11" s="3" t="s">
-        <v>27</v>
+        <v>113</v>
       </c>
       <c r="K11" s="2"/>
       <c r="L11" s="2"/>
       <c r="U11" s="1" t="s">
         <v>2</v>
       </c>
       <c r="W11" s="1">
         <f>COUNTBLANK(C13:C16)</f>
         <v>4</v>
       </c>
     </row>
     <row r="12" ht="15" customHeight="1">
       <c r="B12" s="2" t="s">
-        <v>24</v>
+        <v>110</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>25</v>
+        <v>111</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>26</v>
+        <v>112</v>
       </c>
       <c r="E12" s="3" t="s">
-        <v>27</v>
+        <v>113</v>
       </c>
       <c r="G12" s="6" t="str">
         <f>homeTeam</f>
         <v>BK Nordkraft</v>
       </c>
       <c r="H12" s="6">
         <f>'Serie 1'!H12</f>
         <v>0</v>
       </c>
       <c r="I12" s="6">
         <f>E11</f>
         <v>0</v>
       </c>
       <c r="J12" s="5">
         <f>SUM(H12:I12)</f>
         <v>0</v>
       </c>
       <c r="U12" s="1" t="str">
         <f>'Serie 1'!U14</f>
       </c>
       <c r="W12" s="1" t="str">
         <f>IF(W11=1,"ok",IF(W11&gt;1,forlidt,formange))</f>
         <v>Mangler indtastninger</v>
       </c>
       <c r="AA12" s="1" t="str">
@@ -3756,83 +4401,83 @@
       <c r="AA14" s="1" t="str">
         <f>B15</f>
       </c>
       <c r="AB14" s="1" t="str">
         <f t="shared" si="2"/>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="17"/>
       <c r="B15" s="4" t="str">
         <f>IF('Serie 1'!C15&lt;&gt;"",'Serie 1'!B15,IF(serie1udeok,'Serie 1'!$U$12,""))</f>
       </c>
       <c r="C15" s="4"/>
       <c r="D15" s="6">
         <f>IFERROR(INDEX(awayPlayerHcp,MATCH(B15,awayPlayerNames,0)),0)</f>
         <v>0</v>
       </c>
       <c r="E15" s="6">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="17"/>
       <c r="B16" s="11" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="C16" s="4"/>
       <c r="D16" s="6">
         <v>0</v>
       </c>
       <c r="E16" s="6">
         <f>C16</f>
         <v>0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="17"/>
       <c r="B17" s="5" t="s">
-        <v>27</v>
+        <v>113</v>
       </c>
       <c r="C17" s="5">
         <f>SUM(C13:C16)</f>
         <v>0</v>
       </c>
       <c r="D17" s="5">
         <f>IF(C13&lt;&gt;0,D13,0)+IF(C14&lt;&gt;"",D14,0)+IF(C15&lt;&gt;"",D15,0)</f>
         <v>0</v>
       </c>
       <c r="E17" s="5">
         <f>SUM(E13:E16)</f>
         <v>0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="17"/>
       <c r="B18" s="5" t="s">
-        <v>30</v>
+        <v>116</v>
       </c>
       <c r="C18" s="6"/>
       <c r="D18" s="6"/>
       <c r="E18" s="5">
         <f>IF(E17=0,0,2-E11)</f>
         <v>0</v>
       </c>
     </row>
     <row r="19"/>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A13:A18"/>
     <mergeCell ref="G3:J3"/>
     <mergeCell ref="B1:F1"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="G9:J10"/>
     <mergeCell ref="A6:A11"/>
   </mergeCells>
   <dataValidations count="2">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B6:B8" xr:uid="{00000000-0002-0000-0300-000000000000}">
       <formula1>homePlayersActive</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B13:B15" xr:uid="{00000000-0002-0000-0300-000001000000}">
       <formula1>awayPlayersActive</formula1>
     </dataValidation>
@@ -3843,122 +4488,122 @@
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <dimension ref="A1:AB18"/>
   <sheetViews>
     <sheetView showGridLines="0" showRowColHeaders="0" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="F10" sqref="F10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="15" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" customWidth="1" style="1"/>
     <col min="2" max="2" width="25" customWidth="1" style="1"/>
     <col min="3" max="5" width="7.140625" customWidth="1" style="1"/>
     <col min="6" max="6" width="9.140625" customWidth="1" style="1"/>
     <col min="7" max="7" width="17.140625" customWidth="1" style="1"/>
     <col min="8" max="11" width="7.140625" customWidth="1" style="1"/>
     <col min="12" max="12" width="9.140625" customWidth="1" style="1"/>
     <col min="13" max="28" hidden="1" width="0" customWidth="1" style="1"/>
     <col min="29" max="16384" hidden="1" width="9.140625" customWidth="1" style="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="26.25">
       <c r="B1" s="16" t="s">
-        <v>33</v>
+        <v>119</v>
       </c>
       <c r="C1" s="16"/>
       <c r="D1" s="16"/>
       <c r="E1" s="16"/>
       <c r="F1" s="16"/>
     </row>
     <row r="2" ht="26.25">
       <c r="B2" s="8"/>
       <c r="C2" s="8"/>
       <c r="D2" s="8"/>
       <c r="E2" s="8"/>
       <c r="F2" s="8"/>
     </row>
     <row r="3" ht="18.75">
       <c r="B3" s="18" t="s">
-        <v>34</v>
+        <v>120</v>
       </c>
       <c r="C3" s="18"/>
       <c r="D3" s="18"/>
       <c r="E3" s="18"/>
       <c r="G3" s="18" t="s">
-        <v>20</v>
+        <v>106</v>
       </c>
       <c r="H3" s="18"/>
       <c r="I3" s="18"/>
       <c r="J3" s="18"/>
       <c r="K3" s="18"/>
       <c r="U3" s="1" t="s">
-        <v>21</v>
+        <v>107</v>
       </c>
       <c r="W3" s="1" t="s">
-        <v>22</v>
+        <v>108</v>
       </c>
       <c r="X3" s="1" t="s">
-        <v>23</v>
+        <v>109</v>
       </c>
     </row>
     <row r="4">
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
     </row>
     <row r="5">
       <c r="B5" s="2" t="s">
-        <v>24</v>
+        <v>110</v>
       </c>
       <c r="C5" s="3" t="s">
-        <v>25</v>
+        <v>111</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>26</v>
+        <v>112</v>
       </c>
       <c r="E5" s="3" t="s">
-        <v>27</v>
+        <v>113</v>
       </c>
       <c r="G5" s="2" t="s">
-        <v>10</v>
+        <v>96</v>
       </c>
       <c r="H5" s="3" t="s">
-        <v>25</v>
+        <v>111</v>
       </c>
       <c r="I5" s="3" t="s">
-        <v>26</v>
+        <v>112</v>
       </c>
       <c r="J5" s="3" t="s">
-        <v>27</v>
+        <v>113</v>
       </c>
       <c r="U5" s="1" t="s">
         <v>0</v>
       </c>
       <c r="W5" s="1">
         <f>COUNTBLANK(C6:C9)</f>
         <v>4</v>
       </c>
     </row>
     <row r="6" ht="15" customHeight="1">
       <c r="A6" s="17" t="s">
         <v>0</v>
       </c>
       <c r="B6" s="4" t="str">
         <f>IF('Serie 2'!C6&lt;&gt;"",'Serie 2'!B6,IF(serie2hjemmeok,'Serie 2'!$U$12,""))</f>
       </c>
       <c r="C6" s="4"/>
       <c r="D6" s="6">
         <f>IFERROR(INDEX(homePlayerHcp,MATCH(B6,homePlayerNames,0)),0)</f>
         <v>0</v>
       </c>
       <c r="E6" s="6">
         <f>IF(C6&lt;&gt;"",IF(SUM(C6:D6)&gt;300,300,SUM(C6:D6)),0)</f>
         <v>0</v>
       </c>
@@ -4044,142 +4689,142 @@
       </c>
       <c r="E8" s="6">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="U8" s="1" t="str">
         <f>IF(COUNTIF(W6:X6,"ok")=1,W8,"")</f>
       </c>
       <c r="W8" s="1" t="str">
         <f>IF(W7&lt;&gt;"",W7,IF(X7&lt;&gt;"",X7,U6))</f>
       </c>
       <c r="X8" s="1" t="b">
         <f>IF(COUNTIF(W6:X6,"ok")=1,TRUE,FALSE)</f>
         <v>0</v>
       </c>
       <c r="AA8" s="1" t="str">
         <f t="shared" si="1"/>
       </c>
       <c r="AB8" s="1" t="str">
         <f t="shared" si="2"/>
       </c>
     </row>
     <row r="9" ht="15" customHeight="1">
       <c r="A9" s="17"/>
       <c r="B9" s="11" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="C9" s="4"/>
       <c r="D9" s="6">
         <v>0</v>
       </c>
       <c r="E9" s="6">
         <f>C9</f>
         <v>0</v>
       </c>
       <c r="F9" s="2"/>
       <c r="G9" s="19" t="s">
-        <v>29</v>
+        <v>115</v>
       </c>
       <c r="H9" s="19"/>
       <c r="I9" s="19"/>
       <c r="J9" s="19"/>
       <c r="K9" s="19"/>
     </row>
     <row r="10" ht="15" customHeight="1">
       <c r="A10" s="17"/>
       <c r="B10" s="5" t="s">
-        <v>27</v>
+        <v>113</v>
       </c>
       <c r="C10" s="5">
         <f>SUM(C6:C9)</f>
         <v>0</v>
       </c>
       <c r="D10" s="5">
         <f>IF(C6&lt;&gt;0,D6,0)+IF(C8&lt;&gt;"",D8,0)+IF(C7&lt;&gt;"",D7,0)</f>
         <v>0</v>
       </c>
       <c r="E10" s="5">
         <f>SUM(E6:E9)</f>
         <v>0</v>
       </c>
       <c r="F10" s="2"/>
       <c r="G10" s="19"/>
       <c r="H10" s="19"/>
       <c r="I10" s="19"/>
       <c r="J10" s="19"/>
       <c r="K10" s="19"/>
     </row>
     <row r="11">
       <c r="A11" s="17"/>
       <c r="B11" s="5" t="s">
-        <v>30</v>
+        <v>116</v>
       </c>
       <c r="C11" s="5"/>
       <c r="D11" s="5"/>
       <c r="E11" s="5">
         <f>IF(E10=0,0,IF(E10&gt;E17,2,IF(E10=E17,1,0)))</f>
         <v>0</v>
       </c>
       <c r="F11" s="2"/>
       <c r="G11" s="2" t="s">
-        <v>10</v>
+        <v>96</v>
       </c>
       <c r="H11" s="3" t="s">
-        <v>18</v>
+        <v>104</v>
       </c>
       <c r="I11" s="3" t="s">
-        <v>31</v>
+        <v>117</v>
       </c>
       <c r="J11" s="3" t="s">
-        <v>33</v>
+        <v>119</v>
       </c>
       <c r="K11" s="3" t="s">
-        <v>27</v>
+        <v>113</v>
       </c>
       <c r="M11" s="2"/>
       <c r="N11" s="2"/>
       <c r="U11" s="1" t="s">
         <v>2</v>
       </c>
       <c r="W11" s="1">
         <f>COUNTBLANK(C13:C16)</f>
         <v>4</v>
       </c>
     </row>
     <row r="12" ht="15" customHeight="1">
       <c r="B12" s="2" t="s">
-        <v>24</v>
+        <v>110</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>25</v>
+        <v>111</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>26</v>
+        <v>112</v>
       </c>
       <c r="E12" s="3" t="s">
-        <v>27</v>
+        <v>113</v>
       </c>
       <c r="G12" s="6" t="str">
         <f>homeTeam</f>
         <v>BK Nordkraft</v>
       </c>
       <c r="H12" s="6">
         <f>'Serie 2'!H12</f>
         <v>0</v>
       </c>
       <c r="I12" s="6">
         <f>'Serie 2'!I12</f>
         <v>0</v>
       </c>
       <c r="J12" s="6">
         <f>E11</f>
         <v>0</v>
       </c>
       <c r="K12" s="5">
         <f>SUM(H12:J12)</f>
         <v>0</v>
       </c>
       <c r="U12" s="1" t="str">
         <f>'Serie 2'!U14</f>
       </c>
       <c r="W12" s="1" t="str">
@@ -4266,83 +4911,83 @@
       <c r="AA14" s="1" t="str">
         <f t="shared" si="3"/>
       </c>
       <c r="AB14" s="1" t="str">
         <f t="shared" si="4"/>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="17"/>
       <c r="B15" s="4" t="str">
         <f>IF('Serie 2'!C15&lt;&gt;"",'Serie 2'!B15,IF(serie2udeok,'Serie 2'!$U$12,""))</f>
       </c>
       <c r="C15" s="4"/>
       <c r="D15" s="6">
         <f>IFERROR(INDEX(awayPlayerHcp,MATCH(B15,awayPlayerNames,0)),0)</f>
         <v>0</v>
       </c>
       <c r="E15" s="6">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="17"/>
       <c r="B16" s="11" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="C16" s="4"/>
       <c r="D16" s="6">
         <v>0</v>
       </c>
       <c r="E16" s="6">
         <f>C16</f>
         <v>0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="17"/>
       <c r="B17" s="5" t="s">
-        <v>27</v>
+        <v>113</v>
       </c>
       <c r="C17" s="5">
         <f>SUM(C13:C16)</f>
         <v>0</v>
       </c>
       <c r="D17" s="5">
         <f>IF(C13&lt;&gt;0,D13,0)+IF(C14&lt;&gt;"",D14,0)+IF(C15&lt;&gt;"",D15,0)</f>
         <v>0</v>
       </c>
       <c r="E17" s="5">
         <f>SUM(E13:E16)</f>
         <v>0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="17"/>
       <c r="B18" s="5" t="s">
-        <v>30</v>
+        <v>116</v>
       </c>
       <c r="C18" s="6"/>
       <c r="D18" s="6"/>
       <c r="E18" s="5">
         <f>IF(E17=0,0,2-E11)</f>
         <v>0</v>
       </c>
     </row>
     <row r="19"/>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A13:A18"/>
     <mergeCell ref="G9:K10"/>
     <mergeCell ref="G3:K3"/>
     <mergeCell ref="B1:F1"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="A6:A11"/>
   </mergeCells>
   <dataValidations count="2">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B13:B15" xr:uid="{00000000-0002-0000-0400-000001000000}">
       <formula1>awayPlayersActive</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B6:B8" xr:uid="{7581A98D-9BD5-4BC7-84DD-081836A40E79}">
       <formula1>homePlayersActive</formula1>
     </dataValidation>
@@ -4353,114 +4998,114 @@
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <dimension ref="A1:AC18"/>
   <sheetViews>
     <sheetView showGridLines="0" showRowColHeaders="0" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="F9" sqref="F9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="15" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" customWidth="1" style="1"/>
     <col min="2" max="2" width="25" customWidth="1" style="1"/>
     <col min="3" max="5" width="7.140625" customWidth="1" style="1"/>
     <col min="6" max="6" width="9.140625" customWidth="1" style="1"/>
     <col min="7" max="7" width="17.140625" customWidth="1" style="1"/>
     <col min="8" max="11" width="7.140625" customWidth="1" style="1"/>
     <col min="12" max="13" width="9.140625" customWidth="1" style="1"/>
     <col min="14" max="29" hidden="1" width="0" customWidth="1" style="1"/>
     <col min="30" max="16384" hidden="1" width="9.140625" customWidth="1" style="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="26.25">
       <c r="B1" s="16" t="s">
-        <v>35</v>
+        <v>121</v>
       </c>
       <c r="C1" s="16"/>
       <c r="D1" s="16"/>
       <c r="E1" s="16"/>
       <c r="F1" s="16"/>
     </row>
     <row r="2" ht="26.25">
       <c r="B2" s="8"/>
       <c r="C2" s="8"/>
       <c r="D2" s="8"/>
       <c r="E2" s="8"/>
       <c r="F2" s="8"/>
     </row>
     <row r="3" ht="18.75">
       <c r="B3" s="18" t="s">
-        <v>32</v>
+        <v>118</v>
       </c>
       <c r="C3" s="18"/>
       <c r="D3" s="18"/>
       <c r="E3" s="18"/>
       <c r="G3" s="18" t="s">
-        <v>20</v>
+        <v>106</v>
       </c>
       <c r="H3" s="18"/>
       <c r="I3" s="18"/>
       <c r="J3" s="18"/>
       <c r="K3" s="18"/>
     </row>
     <row r="4">
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
     </row>
     <row r="5">
       <c r="B5" s="2" t="s">
-        <v>24</v>
+        <v>110</v>
       </c>
       <c r="C5" s="3" t="s">
-        <v>25</v>
+        <v>111</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>26</v>
+        <v>112</v>
       </c>
       <c r="E5" s="3" t="s">
-        <v>27</v>
+        <v>113</v>
       </c>
       <c r="G5" s="2" t="s">
-        <v>10</v>
+        <v>96</v>
       </c>
       <c r="H5" s="3" t="s">
-        <v>25</v>
+        <v>111</v>
       </c>
       <c r="I5" s="3" t="s">
-        <v>26</v>
+        <v>112</v>
       </c>
       <c r="J5" s="3" t="s">
-        <v>27</v>
+        <v>113</v>
       </c>
     </row>
     <row r="6" ht="15" customHeight="1">
       <c r="A6" s="17" t="s">
         <v>0</v>
       </c>
       <c r="B6" s="4" t="str">
         <f>IF('Serie 3'!C6&lt;&gt;"",'Serie 3'!B6,IF(serie3hjemmeok,'Serie 3'!$U$6,""))</f>
       </c>
       <c r="C6" s="4"/>
       <c r="D6" s="6">
         <f>IFERROR(INDEX(homePlayerHcp,MATCH(B6,homePlayerNames,0)),0)</f>
         <v>0</v>
       </c>
       <c r="E6" s="6">
         <f>IF(C6&lt;&gt;"",IF(SUM(C6:D6)&gt;300,300,SUM(C6:D6)),0)</f>
         <v>0</v>
       </c>
       <c r="G6" s="6" t="str">
         <f>homeTeam</f>
         <v>BK Nordkraft</v>
       </c>
       <c r="H6" s="6">
         <f>C10</f>
         <v>0</v>
@@ -4519,140 +5164,140 @@
     </row>
     <row r="8">
       <c r="A8" s="17"/>
       <c r="B8" s="4" t="str">
         <f>IF('Serie 3'!C8&lt;&gt;"",'Serie 3'!B8,IF(serie3hjemmeok,'Serie 3'!$U$6,""))</f>
       </c>
       <c r="C8" s="4"/>
       <c r="D8" s="6">
         <f>IFERROR(INDEX(homePlayerHcp,MATCH(B8,homePlayerNames,0)),0)</f>
         <v>0</v>
       </c>
       <c r="E8" s="6">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AB8" s="1" t="str">
         <f t="shared" si="1"/>
       </c>
       <c r="AC8" s="1" t="str">
         <f t="shared" si="2"/>
       </c>
     </row>
     <row r="9" ht="15" customHeight="1">
       <c r="A9" s="17"/>
       <c r="B9" s="11" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="C9" s="4"/>
       <c r="D9" s="6">
         <v>0</v>
       </c>
       <c r="E9" s="6">
         <f>C9</f>
         <v>0</v>
       </c>
       <c r="F9" s="2"/>
       <c r="G9" s="19" t="s">
-        <v>29</v>
+        <v>115</v>
       </c>
       <c r="H9" s="19"/>
       <c r="I9" s="19"/>
       <c r="J9" s="19"/>
       <c r="K9" s="19"/>
       <c r="L9" s="19"/>
     </row>
     <row r="10" ht="15" customHeight="1">
       <c r="A10" s="17"/>
       <c r="B10" s="5" t="s">
-        <v>27</v>
+        <v>113</v>
       </c>
       <c r="C10" s="5">
         <f>SUM(C6:C9)</f>
         <v>0</v>
       </c>
       <c r="D10" s="5">
         <f>IF(C6&lt;&gt;0,D6,0)+IF(C8&lt;&gt;"",D8,0)+IF(C7&lt;&gt;"",D7,0)</f>
         <v>0</v>
       </c>
       <c r="E10" s="5">
         <f>SUM(E6:E9)</f>
         <v>0</v>
       </c>
       <c r="F10" s="2"/>
       <c r="G10" s="19"/>
       <c r="H10" s="19"/>
       <c r="I10" s="19"/>
       <c r="J10" s="19"/>
       <c r="K10" s="19"/>
       <c r="L10" s="19"/>
     </row>
     <row r="11">
       <c r="A11" s="17"/>
       <c r="B11" s="5" t="s">
-        <v>30</v>
+        <v>116</v>
       </c>
       <c r="C11" s="5"/>
       <c r="D11" s="5"/>
       <c r="E11" s="5">
         <f>IF(E10=0,0,IF(E10&gt;E17,2,IF(E10=E17,1,0)))</f>
         <v>0</v>
       </c>
       <c r="F11" s="2"/>
       <c r="G11" s="2" t="s">
-        <v>10</v>
+        <v>96</v>
       </c>
       <c r="H11" s="3" t="s">
-        <v>18</v>
+        <v>104</v>
       </c>
       <c r="I11" s="3" t="s">
-        <v>31</v>
+        <v>117</v>
       </c>
       <c r="J11" s="3" t="s">
-        <v>33</v>
+        <v>119</v>
       </c>
       <c r="K11" s="3" t="s">
-        <v>35</v>
+        <v>121</v>
       </c>
       <c r="L11" s="3" t="s">
-        <v>27</v>
+        <v>113</v>
       </c>
       <c r="N11" s="2"/>
       <c r="O11" s="2"/>
     </row>
     <row r="12" ht="15" customHeight="1">
       <c r="B12" s="2" t="s">
-        <v>24</v>
+        <v>110</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>25</v>
+        <v>111</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>26</v>
+        <v>112</v>
       </c>
       <c r="E12" s="3" t="s">
-        <v>27</v>
+        <v>113</v>
       </c>
       <c r="G12" s="6" t="str">
         <f>homeTeam</f>
         <v>BK Nordkraft</v>
       </c>
       <c r="H12" s="6">
         <f>'Serie 3'!H12</f>
         <v>0</v>
       </c>
       <c r="I12" s="6">
         <f>'Serie 3'!I12</f>
         <v>0</v>
       </c>
       <c r="J12" s="6">
         <f>'Serie 3'!J12</f>
         <v>0</v>
       </c>
       <c r="K12" s="6">
         <f>E11</f>
         <v>0</v>
       </c>
       <c r="L12" s="5">
         <f>SUM(H12:K12)</f>
         <v>0</v>
       </c>
@@ -4727,83 +5372,83 @@
       <c r="AB14" s="1" t="str">
         <f t="shared" si="3"/>
       </c>
       <c r="AC14" s="1" t="str">
         <f t="shared" si="4"/>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="17"/>
       <c r="B15" s="4" t="str">
         <f>IF('Serie 3'!C15&lt;&gt;"",'Serie 3'!B15,IF(serie3udeok,'Serie 3'!$U$12,""))</f>
       </c>
       <c r="C15" s="4"/>
       <c r="D15" s="6">
         <f>IFERROR(INDEX(awayPlayerHcp,MATCH(B15,awayPlayerNames,0)),0)</f>
         <v>0</v>
       </c>
       <c r="E15" s="6">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="17"/>
       <c r="B16" s="11" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="C16" s="4"/>
       <c r="D16" s="6">
         <v>0</v>
       </c>
       <c r="E16" s="6">
         <f>C16</f>
         <v>0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="17"/>
       <c r="B17" s="5" t="s">
-        <v>27</v>
+        <v>113</v>
       </c>
       <c r="C17" s="5">
         <f>SUM(C13:C16)</f>
         <v>0</v>
       </c>
       <c r="D17" s="5">
         <f>IF(C13&lt;&gt;0,D13,0)+IF(C14&lt;&gt;"",D14,0)+IF(C15&lt;&gt;"",D15,0)</f>
         <v>0</v>
       </c>
       <c r="E17" s="5">
         <f>SUM(E13:E16)</f>
         <v>0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="17"/>
       <c r="B18" s="5" t="s">
-        <v>30</v>
+        <v>116</v>
       </c>
       <c r="C18" s="6"/>
       <c r="D18" s="6"/>
       <c r="E18" s="5">
         <f>IF(E17=0,0,2-E11)</f>
         <v>0</v>
       </c>
     </row>
     <row r="19"/>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A13:A18"/>
     <mergeCell ref="G3:K3"/>
     <mergeCell ref="B1:F1"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="G9:L10"/>
     <mergeCell ref="A6:A11"/>
   </mergeCells>
   <dataValidations count="2">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B6:B8" xr:uid="{00000000-0002-0000-0500-000000000000}">
       <formula1>homePlayersActive</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B13:B15" xr:uid="{00000000-0002-0000-0500-000001000000}">
       <formula1>awayPlayersActive</formula1>
     </dataValidation>
@@ -4824,84 +5469,84 @@
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="15" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" customWidth="1" style="1"/>
     <col min="2" max="2" width="25" customWidth="1" style="1"/>
     <col min="3" max="3" width="11.42578125" customWidth="1" style="1"/>
     <col min="4" max="10" width="7.140625" customWidth="1" style="1"/>
     <col min="11" max="11" width="9.140625" customWidth="1" style="1"/>
     <col min="12" max="13" hidden="1" width="0" customWidth="1" style="1"/>
     <col min="14" max="16384" hidden="1" width="9.140625" customWidth="1" style="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="18.75">
       <c r="B1" s="18" t="str">
         <f>homeTeam</f>
         <v>BK Nordkraft</v>
       </c>
       <c r="C1" s="18"/>
       <c r="D1" s="18"/>
       <c r="E1" s="18"/>
       <c r="F1" s="18"/>
       <c r="G1" s="18"/>
       <c r="H1" s="18"/>
       <c r="I1" s="18"/>
       <c r="J1" s="18"/>
       <c r="L1" s="1" t="s">
-        <v>36</v>
+        <v>122</v>
       </c>
       <c r="M1" s="1" t="str">
         <f>"{ "&amp;dq&amp;"Game"&amp;dq&amp;": "&amp;dq&amp;Game&amp;dq&amp;","</f>
         <v>{ "Game": "40",</v>
       </c>
     </row>
     <row r="2">
       <c r="B2" s="2" t="s">
-        <v>24</v>
+        <v>110</v>
       </c>
       <c r="C2" s="2" t="s">
-        <v>37</v>
+        <v>123</v>
       </c>
       <c r="D2" s="3" t="s">
-        <v>18</v>
+        <v>104</v>
       </c>
       <c r="E2" s="3" t="s">
-        <v>31</v>
+        <v>117</v>
       </c>
       <c r="F2" s="3" t="s">
-        <v>33</v>
+        <v>119</v>
       </c>
       <c r="G2" s="3" t="s">
-        <v>35</v>
+        <v>121</v>
       </c>
       <c r="H2" s="3" t="s">
-        <v>25</v>
+        <v>111</v>
       </c>
       <c r="I2" s="3" t="s">
-        <v>26</v>
+        <v>112</v>
       </c>
       <c r="J2" s="3" t="s">
-        <v>27</v>
+        <v>113</v>
       </c>
       <c r="M2" s="1" t="str">
         <f>dq&amp;"HomeTeam"&amp;dq&amp;": { "&amp;dq&amp;"TeamName"&amp;dq&amp;": "&amp;dq&amp;B1&amp;dq&amp;","&amp;dq&amp;"Players"&amp;dq&amp;": {"</f>
         <v>"HomeTeam": { "TeamName": "BK Nordkraft","Players": {</v>
       </c>
     </row>
     <row r="3">
       <c r="B3" s="6" t="str">
         <f>IFERROR(homeD1P1,"")</f>
       </c>
       <c r="C3" s="6" t="str">
         <f>IFERROR(VLOOKUP(B3,homeLicens,4,FALSE),"")</f>
       </c>
       <c r="D3" s="6" t="str">
         <f>IFERROR(INDEX(serie1score,MATCH($B3,serie1names,0)),"")</f>
       </c>
       <c r="E3" s="6" t="str">
         <f>IFERROR(INDEX(serie2score,MATCH($B3,serie2names,0)),"")</f>
       </c>
       <c r="F3" s="6" t="str">
         <f>IFERROR(INDEX(serie3score,MATCH($B3,serie3names,0)),"")</f>
       </c>
       <c r="G3" s="6" t="str">
         <f>IFERROR(INDEX(serie4score,MATCH($B3,serie4names,0)),"")</f>
       </c>
@@ -5006,190 +5651,190 @@
       </c>
       <c r="F6" s="6" t="str">
         <f>IFERROR(INDEX(serie3score,MATCH($B6,serie3names,0)),"")</f>
       </c>
       <c r="G6" s="6" t="str">
         <f>IFERROR(INDEX(serie4score,MATCH($B6,serie4names,0)),"")</f>
       </c>
       <c r="H6" s="6">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I6" s="6">
         <f>IFERROR((4-COUNTIF(D6:G6,""))*INDEX(homePlayerHcp,MATCH(B6,homePlayerNames,0)),0)</f>
         <v>0</v>
       </c>
       <c r="J6" s="5">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M6" s="1" t="str">
         <f>IF(B3="","",","&amp;dq&amp;"Player 4"&amp;dq&amp;": { "&amp;dq&amp;"Name"&amp;dq&amp;": "&amp;dq&amp;B6&amp;dq&amp;", "&amp;dq&amp;"MemberNo"&amp;dq&amp;": "&amp;dq&amp;C6&amp;dq&amp;", "&amp;dq&amp;"Serie 1"&amp;dq&amp;": "&amp;dq&amp;D6&amp;dq&amp;", "&amp;dq&amp;"Serie 2"&amp;dq&amp;": "&amp;dq&amp;E6&amp;dq&amp;", "&amp;dq&amp;"Serie 3"&amp;dq&amp;": "&amp;dq&amp;F6&amp;dq&amp;", "&amp;dq&amp;"Serie 4"&amp;dq&amp;": "&amp;dq&amp;G6&amp;dq&amp;"}")</f>
       </c>
     </row>
     <row r="7">
       <c r="B7" s="9" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="C7" s="9"/>
       <c r="D7" s="6" t="str">
         <f>IF(SUM('Serie 1'!C9)=0,"",SUM('Serie 1'!C9))</f>
       </c>
       <c r="E7" s="6" t="str">
         <f>IF(SUM('Serie 2'!C9)=0,"",SUM('Serie 2'!C9))</f>
       </c>
       <c r="F7" s="6" t="str">
         <f>IF(SUM('Serie 3'!C9)=0,"",SUM('Serie 3'!C9))</f>
       </c>
       <c r="G7" s="6" t="str">
         <f>IF(SUM('Serie 4'!C9)=0,"",SUM('Serie 4'!C9))</f>
       </c>
       <c r="H7" s="6">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I7" s="6">
         <v>0</v>
       </c>
       <c r="J7" s="5">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M7" s="1" t="str">
         <f>IF(J7=0,"",","&amp;dq&amp;"Shared"&amp;dq&amp;": { "&amp;dq&amp;"Name"&amp;dq&amp;": "&amp;dq&amp;B7&amp;dq&amp;", "&amp;dq&amp;"MemberNo"&amp;dq&amp;": "&amp;dq&amp;C7&amp;dq&amp;", "&amp;dq&amp;"Serie 1"&amp;dq&amp;": "&amp;dq&amp;D7&amp;dq&amp;", "&amp;dq&amp;"Serie 2"&amp;dq&amp;": "&amp;dq&amp;E7&amp;dq&amp;", "&amp;dq&amp;"Serie 3"&amp;dq&amp;": "&amp;dq&amp;F7&amp;dq&amp;", "&amp;dq&amp;"Serie 4"&amp;dq&amp;": "&amp;dq&amp;G7&amp;dq&amp;"} ")</f>
       </c>
     </row>
     <row r="8">
       <c r="B8" s="5" t="s">
-        <v>27</v>
+        <v>113</v>
       </c>
       <c r="C8" s="5"/>
       <c r="D8" s="5">
         <f ref="D8:J8" t="shared" si="2">SUM(D3:D7)</f>
         <v>0</v>
       </c>
       <c r="E8" s="5">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="F8" s="5">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="G8" s="5">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="H8" s="5">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="I8" s="5">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="J8" s="5">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="M8" s="1" t="str">
         <f>"}},"</f>
         <v>}},</v>
       </c>
     </row>
     <row r="9">
       <c r="B9" s="5" t="s">
-        <v>30</v>
+        <v>116</v>
       </c>
       <c r="C9" s="5"/>
       <c r="D9" s="5">
         <f>'Serie 4'!H12</f>
         <v>0</v>
       </c>
       <c r="E9" s="5">
         <f>'Serie 4'!I12</f>
         <v>0</v>
       </c>
       <c r="F9" s="5">
         <f>'Serie 4'!J12</f>
         <v>0</v>
       </c>
       <c r="G9" s="5">
         <f>'Serie 4'!K12</f>
         <v>0</v>
       </c>
       <c r="H9" s="5" t="str">
         <f>IF(SUM(G9,G19)&gt;0,IF(J8&gt;J18,2,IF(J8=J18,1,0)),"")</f>
       </c>
       <c r="I9" s="2"/>
       <c r="J9" s="10">
         <f>SUM(D9:H9)</f>
         <v>0</v>
       </c>
     </row>
     <row r="10"/>
     <row r="11" ht="18.75">
       <c r="B11" s="18" t="str">
         <f>awayTeam</f>
         <v>Five O' Clock</v>
       </c>
       <c r="C11" s="18"/>
       <c r="D11" s="18"/>
       <c r="E11" s="18"/>
       <c r="F11" s="18"/>
       <c r="G11" s="18"/>
       <c r="H11" s="18"/>
       <c r="I11" s="18"/>
       <c r="J11" s="18"/>
     </row>
     <row r="12">
       <c r="B12" s="2" t="s">
-        <v>24</v>
+        <v>110</v>
       </c>
       <c r="C12" s="2" t="s">
-        <v>37</v>
+        <v>123</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>18</v>
+        <v>104</v>
       </c>
       <c r="E12" s="3" t="s">
-        <v>31</v>
+        <v>117</v>
       </c>
       <c r="F12" s="3" t="s">
-        <v>33</v>
+        <v>119</v>
       </c>
       <c r="G12" s="3" t="s">
-        <v>35</v>
+        <v>121</v>
       </c>
       <c r="H12" s="3" t="s">
-        <v>25</v>
+        <v>111</v>
       </c>
       <c r="I12" s="3" t="s">
-        <v>26</v>
+        <v>112</v>
       </c>
       <c r="J12" s="3" t="s">
-        <v>27</v>
+        <v>113</v>
       </c>
       <c r="M12" s="1" t="str">
         <f>dq&amp;"AwayTeam"&amp;dq&amp;": { "&amp;dq&amp;"TeamName"&amp;dq&amp;": "&amp;dq&amp;B11&amp;dq&amp;","&amp;dq&amp;"Players"&amp;dq&amp;": {"</f>
         <v>"AwayTeam": { "TeamName": "Five O' Clock","Players": {</v>
       </c>
     </row>
     <row r="13">
       <c r="B13" s="6" t="str">
         <f>IFERROR(AwayD1P1,"")</f>
       </c>
       <c r="C13" s="6" t="str">
         <f>IFERROR(VLOOKUP(B13,awayLicens,4,FALSE),"")</f>
       </c>
       <c r="D13" s="6" t="str">
         <f>IFERROR(INDEX(serie1score,MATCH($B13,serie1names,0)),"")</f>
       </c>
       <c r="E13" s="6" t="str">
         <f>IFERROR(INDEX(serie2score,MATCH($B13,serie2names,0)),"")</f>
       </c>
       <c r="F13" s="6" t="str">
         <f>IFERROR(INDEX(serie3score,MATCH($B13,serie3names,0)),"")</f>
       </c>
       <c r="G13" s="6" t="str">
         <f>IFERROR(INDEX(serie4score,MATCH($B13,serie4names,0)),"")</f>
       </c>
@@ -5294,156 +5939,156 @@
       </c>
       <c r="F16" s="6" t="str">
         <f>IFERROR(INDEX(serie3score,MATCH($B16,serie3names,0)),"")</f>
       </c>
       <c r="G16" s="6" t="str">
         <f>IFERROR(INDEX(serie4score,MATCH($B16,serie4names,0)),"")</f>
       </c>
       <c r="H16" s="6">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="I16" s="6">
         <f>IFERROR((4-COUNTIF(D16:G16,""))*INDEX(awayPlayerHcp,MATCH(B16,awayPlayerNames,0)),0)</f>
         <v>0</v>
       </c>
       <c r="J16" s="5">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="M16" s="1" t="str">
         <f>IF(B13="","",","&amp;dq&amp;"Player 4"&amp;dq&amp;": { "&amp;dq&amp;"Name"&amp;dq&amp;": "&amp;dq&amp;B16&amp;dq&amp;", "&amp;dq&amp;"MemberNo"&amp;dq&amp;": "&amp;dq&amp;C16&amp;dq&amp;", "&amp;dq&amp;"Serie 1"&amp;dq&amp;": "&amp;dq&amp;D16&amp;dq&amp;", "&amp;dq&amp;"Serie 2"&amp;dq&amp;": "&amp;dq&amp;E16&amp;dq&amp;", "&amp;dq&amp;"Serie 3"&amp;dq&amp;": "&amp;dq&amp;F16&amp;dq&amp;", "&amp;dq&amp;"Serie 4"&amp;dq&amp;": "&amp;dq&amp;G16&amp;dq&amp;"}")</f>
       </c>
     </row>
     <row r="17">
       <c r="B17" s="9" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="C17" s="9"/>
       <c r="D17" s="6" t="str">
         <f>IF(SUM('Serie 1'!C16)=0,"",SUM('Serie 1'!C16))</f>
       </c>
       <c r="E17" s="6" t="str">
         <f>IF(SUM('Serie 2'!C16)=0,"",SUM('Serie 2'!C16))</f>
       </c>
       <c r="F17" s="6" t="str">
         <f>IF(SUM('Serie 3'!C16)=0,"",SUM('Serie 3'!C16))</f>
       </c>
       <c r="G17" s="6" t="str">
         <f>IF(SUM('Serie 4'!C16)=0,"",SUM('Serie 4'!C16))</f>
       </c>
       <c r="H17" s="6">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="I17" s="6">
         <v>0</v>
       </c>
       <c r="J17" s="5">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="M17" s="1" t="str">
         <f>IF(J17=0,"",","&amp;dq&amp;"Shared"&amp;dq&amp;": { "&amp;dq&amp;"Name"&amp;dq&amp;": "&amp;dq&amp;B17&amp;dq&amp;", "&amp;dq&amp;"MemberNo"&amp;dq&amp;": "&amp;dq&amp;C17&amp;dq&amp;", "&amp;dq&amp;"Serie 1"&amp;dq&amp;": "&amp;dq&amp;D17&amp;dq&amp;", "&amp;dq&amp;"Serie 2"&amp;dq&amp;": "&amp;dq&amp;E17&amp;dq&amp;", "&amp;dq&amp;"Serie 3"&amp;dq&amp;": "&amp;dq&amp;F17&amp;dq&amp;", "&amp;dq&amp;"Serie 4"&amp;dq&amp;": "&amp;dq&amp;G17&amp;dq&amp;"} ")</f>
       </c>
     </row>
     <row r="18">
       <c r="B18" s="5" t="s">
-        <v>27</v>
+        <v>113</v>
       </c>
       <c r="C18" s="5"/>
       <c r="D18" s="5">
         <f>SUM(D13:D17)</f>
         <v>0</v>
       </c>
       <c r="E18" s="5">
         <f>SUM(E13:E17)</f>
         <v>0</v>
       </c>
       <c r="F18" s="5">
         <f>SUM(F13:F17)</f>
         <v>0</v>
       </c>
       <c r="G18" s="5">
         <f>SUM(G13:G17)</f>
         <v>0</v>
       </c>
       <c r="H18" s="5">
         <f>SUM(H13:H17)</f>
         <v>0</v>
       </c>
       <c r="I18" s="5">
         <f>SUM(I13:I17)</f>
         <v>0</v>
       </c>
       <c r="J18" s="5">
         <f>SUM(J13:J17)</f>
         <v>0</v>
       </c>
       <c r="M18" s="1" t="str">
         <f>"}}}"</f>
         <v>}}}</v>
       </c>
     </row>
     <row r="19">
       <c r="B19" s="5" t="s">
-        <v>30</v>
+        <v>116</v>
       </c>
       <c r="C19" s="5"/>
       <c r="D19" s="5">
         <f>'Serie 4'!H13</f>
         <v>0</v>
       </c>
       <c r="E19" s="5">
         <f>'Serie 4'!I13</f>
         <v>0</v>
       </c>
       <c r="F19" s="5">
         <f>'Serie 4'!J13</f>
         <v>0</v>
       </c>
       <c r="G19" s="5">
         <f>'Serie 4'!K13</f>
         <v>0</v>
       </c>
       <c r="H19" s="5" t="str">
         <f>IF(SUM(G9,G19)&gt;0,2-H9,"")</f>
       </c>
       <c r="I19" s="2"/>
       <c r="J19" s="10">
         <f>SUM(D19:H19)</f>
         <v>0</v>
       </c>
       <c r="M19" s="1" t="str">
         <f>M1&amp;M2&amp;M3&amp;M4&amp;M5&amp;M6&amp;M7&amp;M8&amp;M12&amp;M13&amp;M14&amp;M15&amp;M16&amp;M17&amp;M18</f>
         <v>{ "Game": "40","HomeTeam": { "TeamName": "BK Nordkraft","Players": {}},"AwayTeam": { "TeamName": "Five O' Clock","Players": {}}}</v>
       </c>
     </row>
     <row r="20" ht="15.75"/>
     <row r="21" ht="15.75">
       <c r="B21" s="29" t="s">
-        <v>38</v>
+        <v>124</v>
       </c>
       <c r="C21" s="30"/>
       <c r="D21" s="30"/>
       <c r="E21" s="30"/>
       <c r="F21" s="30"/>
       <c r="G21" s="30"/>
       <c r="H21" s="30"/>
       <c r="I21" s="30"/>
       <c r="J21" s="31"/>
     </row>
     <row r="22">
       <c r="B22" s="20" t="str">
         <f>M19</f>
         <v>{ "Game": "40","HomeTeam": { "TeamName": "BK Nordkraft","Players": {}},"AwayTeam": { "TeamName": "Five O' Clock","Players": {}}}</v>
       </c>
       <c r="C22" s="21"/>
       <c r="D22" s="21"/>
       <c r="E22" s="21"/>
       <c r="F22" s="21"/>
       <c r="G22" s="21"/>
       <c r="H22" s="21"/>
       <c r="I22" s="21"/>
       <c r="J22" s="22"/>
     </row>
     <row r="23">
@@ -5473,56 +6118,56 @@
   </sheetData>
   <mergeCells>
     <mergeCell ref="B1:J1"/>
     <mergeCell ref="B11:J11"/>
     <mergeCell ref="B22:J24"/>
     <mergeCell ref="B21:J21"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait"/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
   <dimension ref="A2:A3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData>
     <row r="2">
       <c r="A2" s="0" t="s">
-        <v>39</v>
+        <v>125</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>40</v>
+        <v>126</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Regneark</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>8</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Navngivne områder</vt:lpstr>
       </vt:variant>
       <vt:variant>